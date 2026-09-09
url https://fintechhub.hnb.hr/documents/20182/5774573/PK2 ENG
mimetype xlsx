--- v0 (2026-05-29)
+++ v1 (2026-09-09)
@@ -17,51 +17,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr date1904="true" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="120" yWindow="45" windowWidth="19155" windowHeight="4935"/>
   </bookViews>
   <sheets>
     <sheet name="PK2 ENG" sheetId="1" r:id="rId10"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="469" uniqueCount="37">
   <si>
-    <t>Zagreb, 27.05.2026</t>
+    <t>Zagreb, 25.08.2026</t>
   </si>
   <si>
     <t>CROATIAN NATIONAL BANK</t>
   </si>
   <si>
     <t>Payment Operations Area</t>
   </si>
   <si>
     <t>Payment Operations Supervision Department </t>
   </si>
   <si>
     <t>  </t>
   </si>
   <si>
     <t>NUMBER OF PAYMENT CARDS ISSUED IN THE REPUBLIC OF CROATIA AND THE NUMBER OF USERS - year 2026
 </t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
@@ -770,117 +770,117 @@
       </c>
       <c r="AL9" t="s" s="7">
         <v>18</v>
       </c>
       <c r="AN9" t="s" s="7">
         <v>19</v>
       </c>
       <c r="AP9" t="s" s="7">
         <v>18</v>
       </c>
       <c r="AR9" t="s" s="7">
         <v>19</v>
       </c>
       <c r="AT9" t="s" s="7">
         <v>18</v>
       </c>
       <c r="AV9" t="s" s="7">
         <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:49">
       <c r="A10" t="s" s="8">
         <v>20</v>
       </c>
       <c r="B10" s="9">
-        <v>5576856</v>
+        <v>5576824</v>
       </c>
       <c r="C10" t="s" s="8">
         <v>21</v>
       </c>
       <c r="D10" s="9">
-        <v>383106</v>
+        <v>383127</v>
       </c>
       <c r="E10" t="s" s="8">
         <v>21</v>
       </c>
       <c r="F10" s="9">
-        <v>5574821</v>
+        <v>5574796</v>
       </c>
       <c r="G10" t="s" s="8">
         <v>21</v>
       </c>
       <c r="H10" s="9">
-        <v>384038</v>
+        <v>384054</v>
       </c>
       <c r="I10" t="s" s="8">
         <v>21</v>
       </c>
       <c r="J10" s="9">
-        <v>5611369</v>
+        <v>5611342</v>
       </c>
       <c r="K10" t="s" s="8">
         <v>21</v>
       </c>
       <c r="L10" s="9">
-        <v>385944</v>
+        <v>385955</v>
       </c>
       <c r="M10" t="s" s="8">
         <v>21</v>
       </c>
       <c r="N10" s="9">
-        <v/>
+        <v>5616521</v>
       </c>
       <c r="O10" t="s" s="8">
         <v>21</v>
       </c>
       <c r="P10" s="9">
-        <v/>
+        <v>386913</v>
       </c>
       <c r="Q10" t="s" s="8">
         <v>21</v>
       </c>
       <c r="R10" s="9">
-        <v/>
+        <v>5613162</v>
       </c>
       <c r="S10" t="s" s="8">
         <v>21</v>
       </c>
       <c r="T10" s="9">
-        <v/>
+        <v>388399</v>
       </c>
       <c r="U10" t="s" s="8">
         <v>21</v>
       </c>
       <c r="V10" s="9">
-        <v/>
+        <v>5614161</v>
       </c>
       <c r="W10" t="s" s="8">
         <v>21</v>
       </c>
       <c r="X10" s="9">
-        <v/>
+        <v>388774</v>
       </c>
       <c r="Y10" t="s" s="8">
         <v>21</v>
       </c>
       <c r="Z10" s="9">
         <v/>
       </c>
       <c r="AA10" t="s" s="8">
         <v>21</v>
       </c>
       <c r="AB10" s="9">
         <v/>
       </c>
       <c r="AC10" t="s" s="8">
         <v>21</v>
       </c>
       <c r="AD10" s="9">
         <v/>
       </c>
       <c r="AE10" t="s" s="8">
         <v>21</v>
       </c>
       <c r="AF10" s="9">
         <v/>
       </c>
@@ -1217,117 +1217,117 @@
       </c>
       <c r="AR12" s="9">
         <v/>
       </c>
       <c r="AS12" t="s" s="8">
         <v>21</v>
       </c>
       <c r="AT12" s="9">
         <v/>
       </c>
       <c r="AU12" t="s" s="8">
         <v>21</v>
       </c>
       <c r="AV12" s="9">
         <v/>
       </c>
       <c r="AW12" t="s" s="8">
         <v>21</v>
       </c>
     </row>
     <row r="13" spans="1:49">
       <c r="A13" t="s" s="8">
         <v>23</v>
       </c>
       <c r="B13" s="9">
-        <v>5888265</v>
+        <v>5888071</v>
       </c>
       <c r="C13" t="s" s="8">
         <v>21</v>
       </c>
       <c r="D13" s="9">
-        <v>427193</v>
+        <v>427183</v>
       </c>
       <c r="E13" t="s" s="8">
         <v>21</v>
       </c>
       <c r="F13" s="9">
-        <v>5885773</v>
+        <v>5885614</v>
       </c>
       <c r="G13" t="s" s="8">
         <v>21</v>
       </c>
       <c r="H13" s="9">
-        <v>428192</v>
+        <v>428183</v>
       </c>
       <c r="I13" t="s" s="8">
         <v>21</v>
       </c>
       <c r="J13" s="9">
-        <v>5921828</v>
+        <v>5921702</v>
       </c>
       <c r="K13" t="s" s="8">
         <v>21</v>
       </c>
       <c r="L13" s="9">
-        <v>428347</v>
+        <v>428341</v>
       </c>
       <c r="M13" t="s" s="8">
         <v>21</v>
       </c>
       <c r="N13" s="9">
-        <v/>
+        <v>5926766</v>
       </c>
       <c r="O13" t="s" s="8">
         <v>21</v>
       </c>
       <c r="P13" s="9">
-        <v/>
+        <v>430185</v>
       </c>
       <c r="Q13" t="s" s="8">
         <v>21</v>
       </c>
       <c r="R13" s="9">
-        <v/>
+        <v>5926739</v>
       </c>
       <c r="S13" t="s" s="8">
         <v>21</v>
       </c>
       <c r="T13" s="9">
-        <v/>
+        <v>431238</v>
       </c>
       <c r="U13" t="s" s="8">
         <v>21</v>
       </c>
       <c r="V13" s="9">
-        <v/>
+        <v>5934977</v>
       </c>
       <c r="W13" t="s" s="8">
         <v>21</v>
       </c>
       <c r="X13" s="9">
-        <v/>
+        <v>432231</v>
       </c>
       <c r="Y13" t="s" s="8">
         <v>21</v>
       </c>
       <c r="Z13" s="9">
         <v/>
       </c>
       <c r="AA13" t="s" s="8">
         <v>21</v>
       </c>
       <c r="AB13" s="9">
         <v/>
       </c>
       <c r="AC13" t="s" s="8">
         <v>21</v>
       </c>
       <c r="AD13" s="9">
         <v/>
       </c>
       <c r="AE13" t="s" s="8">
         <v>21</v>
       </c>
       <c r="AF13" s="9">
         <v/>
       </c>
@@ -1402,75 +1402,75 @@
       <c r="F14" s="9">
         <v>33828</v>
       </c>
       <c r="G14" t="s" s="8">
         <v>21</v>
       </c>
       <c r="H14" s="9">
         <v/>
       </c>
       <c r="I14" t="s" s="8">
         <v>21</v>
       </c>
       <c r="J14" s="9">
         <v>33792</v>
       </c>
       <c r="K14" t="s" s="8">
         <v>21</v>
       </c>
       <c r="L14" s="9">
         <v/>
       </c>
       <c r="M14" t="s" s="8">
         <v>21</v>
       </c>
       <c r="N14" s="9">
-        <v/>
+        <v>33357</v>
       </c>
       <c r="O14" t="s" s="8">
         <v>21</v>
       </c>
       <c r="P14" s="9">
         <v/>
       </c>
       <c r="Q14" t="s" s="8">
         <v>21</v>
       </c>
       <c r="R14" s="9">
-        <v/>
+        <v>33255</v>
       </c>
       <c r="S14" t="s" s="8">
         <v>21</v>
       </c>
       <c r="T14" s="9">
         <v/>
       </c>
       <c r="U14" t="s" s="8">
         <v>21</v>
       </c>
       <c r="V14" s="9">
-        <v/>
+        <v>33171</v>
       </c>
       <c r="W14" t="s" s="8">
         <v>21</v>
       </c>
       <c r="X14" s="9">
         <v/>
       </c>
       <c r="Y14" t="s" s="8">
         <v>21</v>
       </c>
       <c r="Z14" s="9">
         <v/>
       </c>
       <c r="AA14" t="s" s="8">
         <v>21</v>
       </c>
       <c r="AB14" s="9">
         <v/>
       </c>
       <c r="AC14" t="s" s="8">
         <v>21</v>
       </c>
       <c r="AD14" s="9">
         <v/>
       </c>
@@ -1551,75 +1551,75 @@
       <c r="F15" s="9">
         <v>3979</v>
       </c>
       <c r="G15" t="s" s="8">
         <v>21</v>
       </c>
       <c r="H15" s="9">
         <v/>
       </c>
       <c r="I15" t="s" s="8">
         <v>21</v>
       </c>
       <c r="J15" s="9">
         <v>3861</v>
       </c>
       <c r="K15" t="s" s="8">
         <v>21</v>
       </c>
       <c r="L15" s="9">
         <v/>
       </c>
       <c r="M15" t="s" s="8">
         <v>21</v>
       </c>
       <c r="N15" s="9">
-        <v/>
+        <v>3776</v>
       </c>
       <c r="O15" t="s" s="8">
         <v>21</v>
       </c>
       <c r="P15" s="9">
         <v/>
       </c>
       <c r="Q15" t="s" s="8">
         <v>21</v>
       </c>
       <c r="R15" s="9">
-        <v/>
+        <v>3703</v>
       </c>
       <c r="S15" t="s" s="8">
         <v>21</v>
       </c>
       <c r="T15" s="9">
         <v/>
       </c>
       <c r="U15" t="s" s="8">
         <v>21</v>
       </c>
       <c r="V15" s="9">
-        <v/>
+        <v>3622</v>
       </c>
       <c r="W15" t="s" s="8">
         <v>21</v>
       </c>
       <c r="X15" s="9">
         <v/>
       </c>
       <c r="Y15" t="s" s="8">
         <v>21</v>
       </c>
       <c r="Z15" s="9">
         <v/>
       </c>
       <c r="AA15" t="s" s="8">
         <v>21</v>
       </c>
       <c r="AB15" s="9">
         <v/>
       </c>
       <c r="AC15" t="s" s="8">
         <v>21</v>
       </c>
       <c r="AD15" s="9">
         <v/>
       </c>
@@ -1849,81 +1849,81 @@
       <c r="F17" s="9">
         <v>377927</v>
       </c>
       <c r="G17" t="s" s="8">
         <v>21</v>
       </c>
       <c r="H17" s="9">
         <v>29803</v>
       </c>
       <c r="I17" t="s" s="8">
         <v>21</v>
       </c>
       <c r="J17" s="9">
         <v>377950</v>
       </c>
       <c r="K17" t="s" s="8">
         <v>21</v>
       </c>
       <c r="L17" s="9">
         <v>30130</v>
       </c>
       <c r="M17" t="s" s="8">
         <v>21</v>
       </c>
       <c r="N17" s="9">
-        <v/>
+        <v>377790</v>
       </c>
       <c r="O17" t="s" s="8">
         <v>21</v>
       </c>
       <c r="P17" s="9">
-        <v/>
+        <v>30338</v>
       </c>
       <c r="Q17" t="s" s="8">
         <v>21</v>
       </c>
       <c r="R17" s="9">
-        <v/>
+        <v>378011</v>
       </c>
       <c r="S17" t="s" s="8">
         <v>21</v>
       </c>
       <c r="T17" s="9">
-        <v/>
+        <v>30516</v>
       </c>
       <c r="U17" t="s" s="8">
         <v>21</v>
       </c>
       <c r="V17" s="9">
-        <v/>
+        <v>377755</v>
       </c>
       <c r="W17" t="s" s="8">
         <v>21</v>
       </c>
       <c r="X17" s="9">
-        <v/>
+        <v>30674</v>
       </c>
       <c r="Y17" t="s" s="8">
         <v>21</v>
       </c>
       <c r="Z17" s="9">
         <v/>
       </c>
       <c r="AA17" t="s" s="8">
         <v>21</v>
       </c>
       <c r="AB17" s="9">
         <v/>
       </c>
       <c r="AC17" t="s" s="8">
         <v>21</v>
       </c>
       <c r="AD17" s="9">
         <v/>
       </c>
       <c r="AE17" t="s" s="8">
         <v>21</v>
       </c>
       <c r="AF17" s="9">
         <v/>
       </c>
@@ -1998,81 +1998,81 @@
       <c r="F18" s="9">
         <v>176987</v>
       </c>
       <c r="G18" t="s" s="8">
         <v>21</v>
       </c>
       <c r="H18" s="9">
         <v>1760</v>
       </c>
       <c r="I18" t="s" s="8">
         <v>21</v>
       </c>
       <c r="J18" s="9">
         <v>177149</v>
       </c>
       <c r="K18" t="s" s="8">
         <v>21</v>
       </c>
       <c r="L18" s="9">
         <v>1755</v>
       </c>
       <c r="M18" t="s" s="8">
         <v>21</v>
       </c>
       <c r="N18" s="9">
-        <v/>
+        <v>176990</v>
       </c>
       <c r="O18" t="s" s="8">
         <v>21</v>
       </c>
       <c r="P18" s="9">
-        <v/>
+        <v>1741</v>
       </c>
       <c r="Q18" t="s" s="8">
         <v>21</v>
       </c>
       <c r="R18" s="9">
-        <v/>
+        <v>177004</v>
       </c>
       <c r="S18" t="s" s="8">
         <v>21</v>
       </c>
       <c r="T18" s="9">
-        <v/>
+        <v>3549</v>
       </c>
       <c r="U18" t="s" s="8">
         <v>21</v>
       </c>
       <c r="V18" s="9">
-        <v/>
+        <v>176897</v>
       </c>
       <c r="W18" t="s" s="8">
         <v>21</v>
       </c>
       <c r="X18" s="9">
-        <v/>
+        <v>3523</v>
       </c>
       <c r="Y18" t="s" s="8">
         <v>21</v>
       </c>
       <c r="Z18" s="9">
         <v/>
       </c>
       <c r="AA18" t="s" s="8">
         <v>21</v>
       </c>
       <c r="AB18" s="9">
         <v/>
       </c>
       <c r="AC18" t="s" s="8">
         <v>21</v>
       </c>
       <c r="AD18" s="9">
         <v/>
       </c>
       <c r="AE18" t="s" s="8">
         <v>21</v>
       </c>
       <c r="AF18" s="9">
         <v/>
       </c>
@@ -2147,81 +2147,81 @@
       <c r="F19" s="9">
         <v>174389</v>
       </c>
       <c r="G19" t="s" s="8">
         <v>21</v>
       </c>
       <c r="H19" s="9">
         <v>6328</v>
       </c>
       <c r="I19" t="s" s="8">
         <v>21</v>
       </c>
       <c r="J19" s="9">
         <v>174511</v>
       </c>
       <c r="K19" t="s" s="8">
         <v>21</v>
       </c>
       <c r="L19" s="9">
         <v>6311</v>
       </c>
       <c r="M19" t="s" s="8">
         <v>21</v>
       </c>
       <c r="N19" s="9">
-        <v/>
+        <v>174386</v>
       </c>
       <c r="O19" t="s" s="8">
         <v>21</v>
       </c>
       <c r="P19" s="9">
-        <v/>
+        <v>6262</v>
       </c>
       <c r="Q19" t="s" s="8">
         <v>21</v>
       </c>
       <c r="R19" s="9">
-        <v/>
+        <v>174559</v>
       </c>
       <c r="S19" t="s" s="8">
         <v>21</v>
       </c>
       <c r="T19" s="9">
-        <v/>
+        <v>6250</v>
       </c>
       <c r="U19" t="s" s="8">
         <v>21</v>
       </c>
       <c r="V19" s="9">
-        <v/>
+        <v>174168</v>
       </c>
       <c r="W19" t="s" s="8">
         <v>21</v>
       </c>
       <c r="X19" s="9">
-        <v/>
+        <v>6135</v>
       </c>
       <c r="Y19" t="s" s="8">
         <v>21</v>
       </c>
       <c r="Z19" s="9">
         <v/>
       </c>
       <c r="AA19" t="s" s="8">
         <v>21</v>
       </c>
       <c r="AB19" s="9">
         <v/>
       </c>
       <c r="AC19" t="s" s="8">
         <v>21</v>
       </c>
       <c r="AD19" s="9">
         <v/>
       </c>
       <c r="AE19" t="s" s="8">
         <v>21</v>
       </c>
       <c r="AF19" s="9">
         <v/>
       </c>
@@ -2296,81 +2296,81 @@
       <c r="F20" s="9">
         <v>603659</v>
       </c>
       <c r="G20" t="s" s="8">
         <v>21</v>
       </c>
       <c r="H20" s="9">
         <v>47179</v>
       </c>
       <c r="I20" t="s" s="8">
         <v>21</v>
       </c>
       <c r="J20" s="9">
         <v>602618</v>
       </c>
       <c r="K20" t="s" s="8">
         <v>21</v>
       </c>
       <c r="L20" s="9">
         <v>47153</v>
       </c>
       <c r="M20" t="s" s="8">
         <v>21</v>
       </c>
       <c r="N20" s="9">
-        <v/>
+        <v>601715</v>
       </c>
       <c r="O20" t="s" s="8">
         <v>21</v>
       </c>
       <c r="P20" s="9">
-        <v/>
+        <v>47054</v>
       </c>
       <c r="Q20" t="s" s="8">
         <v>21</v>
       </c>
       <c r="R20" s="9">
-        <v/>
+        <v>602162</v>
       </c>
       <c r="S20" t="s" s="8">
         <v>21</v>
       </c>
       <c r="T20" s="9">
-        <v/>
+        <v>46982</v>
       </c>
       <c r="U20" t="s" s="8">
         <v>21</v>
       </c>
       <c r="V20" s="9">
-        <v/>
+        <v>601688</v>
       </c>
       <c r="W20" t="s" s="8">
         <v>21</v>
       </c>
       <c r="X20" s="9">
-        <v/>
+        <v>46938</v>
       </c>
       <c r="Y20" t="s" s="8">
         <v>21</v>
       </c>
       <c r="Z20" s="9">
         <v/>
       </c>
       <c r="AA20" t="s" s="8">
         <v>21</v>
       </c>
       <c r="AB20" s="9">
         <v/>
       </c>
       <c r="AC20" t="s" s="8">
         <v>21</v>
       </c>
       <c r="AD20" s="9">
         <v/>
       </c>
       <c r="AE20" t="s" s="8">
         <v>21</v>
       </c>
       <c r="AF20" s="9">
         <v/>
       </c>
@@ -2445,81 +2445,81 @@
       <c r="F21" s="9">
         <v>293</v>
       </c>
       <c r="G21" t="s" s="8">
         <v>21</v>
       </c>
       <c r="H21" s="9">
         <v>65</v>
       </c>
       <c r="I21" t="s" s="8">
         <v>21</v>
       </c>
       <c r="J21" s="9">
         <v>316</v>
       </c>
       <c r="K21" t="s" s="8">
         <v>21</v>
       </c>
       <c r="L21" s="9">
         <v>84</v>
       </c>
       <c r="M21" t="s" s="8">
         <v>21</v>
       </c>
       <c r="N21" s="9">
-        <v/>
+        <v>323</v>
       </c>
       <c r="O21" t="s" s="8">
         <v>21</v>
       </c>
       <c r="P21" s="9">
-        <v/>
+        <v>86</v>
       </c>
       <c r="Q21" t="s" s="8">
         <v>21</v>
       </c>
       <c r="R21" s="9">
-        <v/>
+        <v>325</v>
       </c>
       <c r="S21" t="s" s="8">
         <v>21</v>
       </c>
       <c r="T21" s="9">
-        <v/>
+        <v>98</v>
       </c>
       <c r="U21" t="s" s="8">
         <v>21</v>
       </c>
       <c r="V21" s="9">
-        <v/>
+        <v>332</v>
       </c>
       <c r="W21" t="s" s="8">
         <v>21</v>
       </c>
       <c r="X21" s="9">
-        <v/>
+        <v>100</v>
       </c>
       <c r="Y21" t="s" s="8">
         <v>21</v>
       </c>
       <c r="Z21" s="9">
         <v/>
       </c>
       <c r="AA21" t="s" s="8">
         <v>21</v>
       </c>
       <c r="AB21" s="9">
         <v/>
       </c>
       <c r="AC21" t="s" s="8">
         <v>21</v>
       </c>
       <c r="AD21" s="9">
         <v/>
       </c>
       <c r="AE21" t="s" s="8">
         <v>21</v>
       </c>
       <c r="AF21" s="9">
         <v/>
       </c>
@@ -2594,75 +2594,75 @@
       <c r="F22" s="9">
         <v>24711</v>
       </c>
       <c r="G22" t="s" s="8">
         <v>21</v>
       </c>
       <c r="H22" s="9">
         <v/>
       </c>
       <c r="I22" t="s" s="8">
         <v>21</v>
       </c>
       <c r="J22" s="9">
         <v>24672</v>
       </c>
       <c r="K22" t="s" s="8">
         <v>21</v>
       </c>
       <c r="L22" s="9">
         <v/>
       </c>
       <c r="M22" t="s" s="8">
         <v>21</v>
       </c>
       <c r="N22" s="9">
-        <v/>
+        <v>24649</v>
       </c>
       <c r="O22" t="s" s="8">
         <v>21</v>
       </c>
       <c r="P22" s="9">
         <v/>
       </c>
       <c r="Q22" t="s" s="8">
         <v>21</v>
       </c>
       <c r="R22" s="9">
-        <v/>
+        <v>24655</v>
       </c>
       <c r="S22" t="s" s="8">
         <v>21</v>
       </c>
       <c r="T22" s="9">
         <v/>
       </c>
       <c r="U22" t="s" s="8">
         <v>21</v>
       </c>
       <c r="V22" s="9">
-        <v/>
+        <v>24580</v>
       </c>
       <c r="W22" t="s" s="8">
         <v>21</v>
       </c>
       <c r="X22" s="9">
         <v/>
       </c>
       <c r="Y22" t="s" s="8">
         <v>21</v>
       </c>
       <c r="Z22" s="9">
         <v/>
       </c>
       <c r="AA22" t="s" s="8">
         <v>21</v>
       </c>
       <c r="AB22" s="9">
         <v/>
       </c>
       <c r="AC22" t="s" s="8">
         <v>21</v>
       </c>
       <c r="AD22" s="9">
         <v/>
       </c>
@@ -2743,81 +2743,81 @@
       <c r="F23" s="9">
         <v>87042</v>
       </c>
       <c r="G23" t="s" s="8">
         <v>21</v>
       </c>
       <c r="H23" s="9">
         <v>1441</v>
       </c>
       <c r="I23" t="s" s="8">
         <v>21</v>
       </c>
       <c r="J23" s="9">
         <v>86795</v>
       </c>
       <c r="K23" t="s" s="8">
         <v>21</v>
       </c>
       <c r="L23" s="9">
         <v>1440</v>
       </c>
       <c r="M23" t="s" s="8">
         <v>21</v>
       </c>
       <c r="N23" s="9">
-        <v/>
+        <v>84113</v>
       </c>
       <c r="O23" t="s" s="8">
         <v>21</v>
       </c>
       <c r="P23" s="9">
-        <v/>
+        <v>1445</v>
       </c>
       <c r="Q23" t="s" s="8">
         <v>21</v>
       </c>
       <c r="R23" s="9">
-        <v/>
+        <v>84191</v>
       </c>
       <c r="S23" t="s" s="8">
         <v>21</v>
       </c>
       <c r="T23" s="9">
-        <v/>
+        <v>1450</v>
       </c>
       <c r="U23" t="s" s="8">
         <v>21</v>
       </c>
       <c r="V23" s="9">
-        <v/>
+        <v>83875</v>
       </c>
       <c r="W23" t="s" s="8">
         <v>21</v>
       </c>
       <c r="X23" s="9">
-        <v/>
+        <v>1451</v>
       </c>
       <c r="Y23" t="s" s="8">
         <v>21</v>
       </c>
       <c r="Z23" s="9">
         <v/>
       </c>
       <c r="AA23" t="s" s="8">
         <v>21</v>
       </c>
       <c r="AB23" s="9">
         <v/>
       </c>
       <c r="AC23" t="s" s="8">
         <v>21</v>
       </c>
       <c r="AD23" s="9">
         <v/>
       </c>
       <c r="AE23" t="s" s="8">
         <v>21</v>
       </c>
       <c r="AF23" s="9">
         <v/>
       </c>
@@ -2892,75 +2892,75 @@
       <c r="F24" s="9">
         <v>37664</v>
       </c>
       <c r="G24" t="s" s="8">
         <v>21</v>
       </c>
       <c r="H24" s="9">
         <v/>
       </c>
       <c r="I24" t="s" s="8">
         <v>21</v>
       </c>
       <c r="J24" s="9">
         <v>37568</v>
       </c>
       <c r="K24" t="s" s="8">
         <v>21</v>
       </c>
       <c r="L24" s="9">
         <v/>
       </c>
       <c r="M24" t="s" s="8">
         <v>21</v>
       </c>
       <c r="N24" s="9">
-        <v/>
+        <v>37390</v>
       </c>
       <c r="O24" t="s" s="8">
         <v>21</v>
       </c>
       <c r="P24" s="9">
         <v/>
       </c>
       <c r="Q24" t="s" s="8">
         <v>21</v>
       </c>
       <c r="R24" s="9">
-        <v/>
+        <v>37346</v>
       </c>
       <c r="S24" t="s" s="8">
         <v>21</v>
       </c>
       <c r="T24" s="9">
         <v/>
       </c>
       <c r="U24" t="s" s="8">
         <v>21</v>
       </c>
       <c r="V24" s="9">
-        <v/>
+        <v>37284</v>
       </c>
       <c r="W24" t="s" s="8">
         <v>21</v>
       </c>
       <c r="X24" s="9">
         <v/>
       </c>
       <c r="Y24" t="s" s="8">
         <v>21</v>
       </c>
       <c r="Z24" s="9">
         <v/>
       </c>
       <c r="AA24" t="s" s="8">
         <v>21</v>
       </c>
       <c r="AB24" s="9">
         <v/>
       </c>
       <c r="AC24" t="s" s="8">
         <v>21</v>
       </c>
       <c r="AD24" s="9">
         <v/>
       </c>
@@ -3041,75 +3041,75 @@
       <c r="F25" s="12">
         <v>95837</v>
       </c>
       <c r="G25" t="s" s="11">
         <v>21</v>
       </c>
       <c r="H25" s="12">
         <v/>
       </c>
       <c r="I25" t="s" s="11">
         <v>21</v>
       </c>
       <c r="J25" s="12">
         <v>95773</v>
       </c>
       <c r="K25" t="s" s="11">
         <v>21</v>
       </c>
       <c r="L25" s="12">
         <v/>
       </c>
       <c r="M25" t="s" s="11">
         <v>21</v>
       </c>
       <c r="N25" s="12">
-        <v/>
+        <v>95713</v>
       </c>
       <c r="O25" t="s" s="11">
         <v>21</v>
       </c>
       <c r="P25" s="12">
         <v/>
       </c>
       <c r="Q25" t="s" s="11">
         <v>21</v>
       </c>
       <c r="R25" s="12">
-        <v/>
+        <v>95781</v>
       </c>
       <c r="S25" t="s" s="11">
         <v>21</v>
       </c>
       <c r="T25" s="12">
         <v/>
       </c>
       <c r="U25" t="s" s="11">
         <v>21</v>
       </c>
       <c r="V25" s="12">
-        <v/>
+        <v>95737</v>
       </c>
       <c r="W25" t="s" s="11">
         <v>21</v>
       </c>
       <c r="X25" s="12">
         <v/>
       </c>
       <c r="Y25" t="s" s="11">
         <v>21</v>
       </c>
       <c r="Z25" s="12">
         <v/>
       </c>
       <c r="AA25" t="s" s="11">
         <v>21</v>
       </c>
       <c r="AB25" s="12">
         <v/>
       </c>
       <c r="AC25" t="s" s="11">
         <v>21</v>
       </c>
       <c r="AD25" s="12">
         <v/>
       </c>
@@ -3154,117 +3154,117 @@
       </c>
       <c r="AR25" s="12">
         <v/>
       </c>
       <c r="AS25" t="s" s="11">
         <v>21</v>
       </c>
       <c r="AT25" s="12">
         <v/>
       </c>
       <c r="AU25" t="s" s="11">
         <v>21</v>
       </c>
       <c r="AV25" s="12">
         <v/>
       </c>
       <c r="AW25" t="s" s="11">
         <v>21</v>
       </c>
     </row>
     <row r="26" spans="1:49">
       <c r="A26" t="s" s="8">
         <v>36</v>
       </c>
       <c r="B26" s="9">
-        <v>7506766</v>
+        <v>7506572</v>
       </c>
       <c r="C26" t="s" s="8">
         <v>21</v>
       </c>
       <c r="D26" s="9">
-        <v>513648</v>
+        <v>513638</v>
       </c>
       <c r="E26" t="s" s="8">
         <v>21</v>
       </c>
       <c r="F26" s="9">
-        <v>7502089</v>
+        <v>7501930</v>
       </c>
       <c r="G26" t="s" s="8">
         <v>21</v>
       </c>
       <c r="H26" s="9">
-        <v>514768</v>
+        <v>514759</v>
       </c>
       <c r="I26" t="s" s="8">
         <v>21</v>
       </c>
       <c r="J26" s="9">
-        <v>7536833</v>
+        <v>7536707</v>
       </c>
       <c r="K26" t="s" s="8">
         <v>21</v>
       </c>
       <c r="L26" s="9">
-        <v>515220</v>
+        <v>515214</v>
       </c>
       <c r="M26" t="s" s="8">
         <v>21</v>
       </c>
       <c r="N26" s="9">
-        <v/>
+        <v>7536968</v>
       </c>
       <c r="O26" t="s" s="8">
         <v>21</v>
       </c>
       <c r="P26" s="9">
-        <v/>
+        <v>517111</v>
       </c>
       <c r="Q26" t="s" s="8">
         <v>21</v>
       </c>
       <c r="R26" s="9">
-        <v/>
+        <v>7537731</v>
       </c>
       <c r="S26" t="s" s="8">
         <v>21</v>
       </c>
       <c r="T26" s="9">
-        <v/>
+        <v>520083</v>
       </c>
       <c r="U26" t="s" s="8">
         <v>21</v>
       </c>
       <c r="V26" s="9">
-        <v/>
+        <v>7544086</v>
       </c>
       <c r="W26" t="s" s="8">
         <v>21</v>
       </c>
       <c r="X26" s="9">
-        <v/>
+        <v>521052</v>
       </c>
       <c r="Y26" t="s" s="8">
         <v>21</v>
       </c>
       <c r="Z26" s="9">
         <v/>
       </c>
       <c r="AA26" t="s" s="8">
         <v>21</v>
       </c>
       <c r="AB26" s="9">
         <v/>
       </c>
       <c r="AC26" t="s" s="8">
         <v>21</v>
       </c>
       <c r="AD26" s="9">
         <v/>
       </c>
       <c r="AE26" t="s" s="8">
         <v>21</v>
       </c>
       <c r="AF26" s="9">
         <v/>
       </c>